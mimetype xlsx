--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaf2b76d030441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22738166b54d4e87b2501cbd6b51337d.psmdcp" Id="R97591166c2f44578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fe0e6b7c294b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d31ff42640a248aeb6c138e5cec47f86.psmdcp" Id="Re5091ffbf0c347f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>