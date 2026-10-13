--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fe0e6b7c294b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d31ff42640a248aeb6c138e5cec47f86.psmdcp" Id="Re5091ffbf0c347f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea70fdf4c44794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8647916df824f22b859c2136853e213.psmdcp" Id="Re99a1b63da104c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>