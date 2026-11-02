--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea70fdf4c44794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8647916df824f22b859c2136853e213.psmdcp" Id="Re99a1b63da104c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1e562bca844f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a43b57440449e4a716aea47aa997f6.psmdcp" Id="Rf1ea8edac4364f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>