--- v5 (2026-03-20)
+++ v6 (2026-04-09)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbce134f31704523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cff77d89cad148bcb9f3e24ec7bcd9ac.psmdcp" Id="R94899de4fbdf4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cc97f8dfd74c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f4151534f484bf698d66c4f963e9781.psmdcp" Id="R8ca3873894a34dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>