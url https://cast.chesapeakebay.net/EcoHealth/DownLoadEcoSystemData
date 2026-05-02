--- v6 (2026-04-09)
+++ v7 (2026-05-02)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cc97f8dfd74c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f4151534f484bf698d66c4f963e9781.psmdcp" Id="R8ca3873894a34dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9015317d424f4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/992c1ba56834416f846adfb13b4df137.psmdcp" Id="R64a6cba0c4344c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>