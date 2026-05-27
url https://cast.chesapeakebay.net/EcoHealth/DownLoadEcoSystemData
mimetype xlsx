--- v7 (2026-05-02)
+++ v8 (2026-05-27)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9015317d424f4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/992c1ba56834416f846adfb13b4df137.psmdcp" Id="R64a6cba0c4344c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9387dcf5f8db45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1428711cb1644daa8d5a64dfe65a78c.psmdcp" Id="R453e5265498e41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>