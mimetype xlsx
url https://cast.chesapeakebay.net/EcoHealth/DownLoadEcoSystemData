--- v8 (2026-05-27)
+++ v9 (2026-06-27)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9387dcf5f8db45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1428711cb1644daa8d5a64dfe65a78c.psmdcp" Id="R453e5265498e41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813b22a8cd044d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d313d2b175cb4e1ea53eca5eef81e076.psmdcp" Id="Rf5562593c4464ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>