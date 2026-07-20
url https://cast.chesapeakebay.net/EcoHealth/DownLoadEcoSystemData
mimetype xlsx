--- v9 (2026-06-27)
+++ v10 (2026-07-20)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813b22a8cd044d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d313d2b175cb4e1ea53eca5eef81e076.psmdcp" Id="Rf5562593c4464ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb47a19e9d61423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23175d8917794ed38f9b6032c5345acd.psmdcp" Id="Redc400955e6542d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>