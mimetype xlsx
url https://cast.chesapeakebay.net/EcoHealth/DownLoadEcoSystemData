--- v10 (2026-07-20)
+++ v11 (2026-08-12)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb47a19e9d61423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23175d8917794ed38f9b6032c5345acd.psmdcp" Id="Redc400955e6542d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e22a7bcb734afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c31806a62c834c31981b35fdd7d90e01.psmdcp" Id="Rf5592991747f4a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>