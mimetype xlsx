--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e22a7bcb734afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c31806a62c834c31981b35fdd7d90e01.psmdcp" Id="Rf5592991747f4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaf2b76d030441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22738166b54d4e87b2501cbd6b51337d.psmdcp" Id="R97591166c2f44578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcomes" sheetId="1" r:id="rId2"/>
     <x:sheet name="Goals" sheetId="2" r:id="rId3"/>
     <x:sheet name="CoBenefit Bmps" sheetId="3" r:id="rId4"/>
     <x:sheet name="Outcome Goals" sheetId="4" r:id="rId5"/>
     <x:sheet name="Outcome CoBenefit Bmps" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>OutcomeName</x:t>
   </x:si>